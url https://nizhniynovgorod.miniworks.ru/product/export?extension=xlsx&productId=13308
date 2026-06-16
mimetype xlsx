--- v0 (2026-04-28)
+++ v1 (2026-06-16)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>25-25M8.D32x90B</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>25-25M8.D32x90G</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Нижний Новгород
 (для иногородних клиентов доставка до склада ТК в г. Нижний Новгород бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
@@ -933,51 +933,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>39.14</v>
       </c>
       <c r="F8" s="9">
         <v>42.37</v>
       </c>
       <c r="G8" s="9">
         <v>46.27</v>
       </c>
       <c r="H8" s="9">
         <v>53.01</v>
       </c>
       <c r="I8" s="9">
         <v>58.81</v>
       </c>
       <c r="J8" s="9">
         <v>80.75</v>
       </c>
       <c r="K8" s="3">
-        <v>10731</v>
+        <v>10721</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>39.14</v>
       </c>
       <c r="F9" s="9">
         <v>42.37</v>
       </c>
       <c r="G9" s="9">
         <v>46.27</v>
       </c>
       <c r="H9" s="9">
         <v>53.01</v>
       </c>
       <c r="I9" s="9">