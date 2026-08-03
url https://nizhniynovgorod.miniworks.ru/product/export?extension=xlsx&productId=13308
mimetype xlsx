--- v1 (2026-06-16)
+++ v2 (2026-08-03)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 03.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>25-25M8.D32x90B</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>25-25M8.D32x90G</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Нижний Новгород
 (для иногородних клиентов доставка до склада ТК в г. Нижний Новгород бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия