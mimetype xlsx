--- v0 (2026-04-28)
+++ v1 (2026-06-16)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 16.06.2026 </t>
   </si>
   <si>
     <t>12ТСНЭ</t>
   </si>
   <si>
     <t>синий</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>12ТБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>12ТТКЭ</t>
   </si>
   <si>
     <t>коричневый (RAL 8019)</t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
@@ -1005,211 +1005,211 @@
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>1.08</v>
       </c>
       <c r="F9" s="9">
         <v>1.2</v>
       </c>
       <c r="G9" s="9">
         <v>1.56</v>
       </c>
       <c r="H9" s="9">
         <v>2.16</v>
       </c>
       <c r="I9" s="9">
         <v>2.76</v>
       </c>
       <c r="J9" s="9">
         <v>6.0</v>
       </c>
       <c r="K9" s="3">
-        <v>288623</v>
+        <v>305521</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>1.08</v>
       </c>
       <c r="F10" s="9">
         <v>1.2</v>
       </c>
       <c r="G10" s="9">
         <v>1.56</v>
       </c>
       <c r="H10" s="9">
         <v>2.16</v>
       </c>
       <c r="I10" s="9">
         <v>2.76</v>
       </c>
       <c r="J10" s="9">
         <v>6.0</v>
       </c>
       <c r="K10" s="3">
-        <v>62546</v>
+        <v>62544</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>0.9</v>
       </c>
       <c r="F11" s="9">
         <v>1.0</v>
       </c>
       <c r="G11" s="9">
         <v>1.3</v>
       </c>
       <c r="H11" s="9">
         <v>1.8</v>
       </c>
       <c r="I11" s="9">
         <v>2.3</v>
       </c>
       <c r="J11" s="9">
         <v>5.0</v>
       </c>
       <c r="K11" s="3">
-        <v>220529</v>
+        <v>307705</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>1.08</v>
       </c>
       <c r="F12" s="9">
         <v>1.2</v>
       </c>
       <c r="G12" s="9">
         <v>1.56</v>
       </c>
       <c r="H12" s="9">
         <v>2.16</v>
       </c>
       <c r="I12" s="9">
         <v>2.76</v>
       </c>
       <c r="J12" s="9">
         <v>6.0</v>
       </c>
       <c r="K12" s="3">
-        <v>100884</v>
+        <v>106882</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>1.08</v>
       </c>
       <c r="F13" s="9">
         <v>1.2</v>
       </c>
       <c r="G13" s="9">
         <v>1.56</v>
       </c>
       <c r="H13" s="9">
         <v>2.16</v>
       </c>
       <c r="I13" s="9">
         <v>2.76</v>
       </c>
       <c r="J13" s="9">
         <v>6.0</v>
       </c>
       <c r="K13" s="3">
-        <v>75414</v>
+        <v>73412</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
         <v>1.08</v>
       </c>
       <c r="F14" s="9">
         <v>1.2</v>
       </c>
       <c r="G14" s="9">
         <v>1.56</v>
       </c>
       <c r="H14" s="9">
         <v>2.16</v>
       </c>
       <c r="I14" s="9">
         <v>2.76</v>
       </c>
       <c r="J14" s="9">
         <v>6.0</v>
       </c>
       <c r="K14" s="3">
-        <v>10932</v>
+        <v>10930</v>
       </c>
       <c r="L14" s="8"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="35">
       <c r="A15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
         <v>1.08</v>
       </c>
       <c r="F15" s="9">
         <v>1.2</v>
       </c>
       <c r="G15" s="9">
         <v>1.56</v>
       </c>
       <c r="H15" s="9">
         <v>2.16</v>
       </c>
       <c r="I15" s="9">
@@ -1229,115 +1229,115 @@
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="9">
         <v>1.08</v>
       </c>
       <c r="F16" s="9">
         <v>1.2</v>
       </c>
       <c r="G16" s="9">
         <v>1.56</v>
       </c>
       <c r="H16" s="9">
         <v>2.16</v>
       </c>
       <c r="I16" s="9">
         <v>2.76</v>
       </c>
       <c r="J16" s="9">
         <v>6.0</v>
       </c>
       <c r="K16" s="3">
-        <v>39804</v>
+        <v>39704</v>
       </c>
       <c r="L16" s="8"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="35">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="9">
         <v>1.08</v>
       </c>
       <c r="F17" s="9">
         <v>1.2</v>
       </c>
       <c r="G17" s="9">
         <v>1.56</v>
       </c>
       <c r="H17" s="9">
         <v>2.16</v>
       </c>
       <c r="I17" s="9">
         <v>2.76</v>
       </c>
       <c r="J17" s="9">
         <v>6.0</v>
       </c>
       <c r="K17" s="3">
-        <v>13842</v>
+        <v>13838</v>
       </c>
       <c r="L17" s="8"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="35">
       <c r="A18" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="9">
         <v>1.08</v>
       </c>
       <c r="F18" s="9">
         <v>1.2</v>
       </c>
       <c r="G18" s="9">
         <v>1.56</v>
       </c>
       <c r="H18" s="9">
         <v>2.16</v>
       </c>
       <c r="I18" s="9">
         <v>2.76</v>
       </c>
       <c r="J18" s="9">
         <v>6.0</v>
       </c>
       <c r="K18" s="3">
-        <v>63764</v>
+        <v>49762</v>
       </c>
       <c r="L18" s="8"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="35">
       <c r="A19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
         <v>1.08</v>
       </c>
       <c r="F19" s="9">
         <v>1.2</v>
       </c>
       <c r="G19" s="9">
         <v>1.56</v>
       </c>
       <c r="H19" s="9">
         <v>2.16</v>
       </c>
       <c r="I19" s="9">
@@ -1357,147 +1357,147 @@
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="9">
         <v>1.08</v>
       </c>
       <c r="F20" s="9">
         <v>1.2</v>
       </c>
       <c r="G20" s="9">
         <v>1.56</v>
       </c>
       <c r="H20" s="9">
         <v>2.16</v>
       </c>
       <c r="I20" s="9">
         <v>2.76</v>
       </c>
       <c r="J20" s="9">
         <v>6.0</v>
       </c>
       <c r="K20" s="3">
-        <v>58944</v>
+        <v>58942</v>
       </c>
       <c r="L20" s="8"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="35">
       <c r="A21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="9">
         <v>1.08</v>
       </c>
       <c r="F21" s="9">
         <v>1.2</v>
       </c>
       <c r="G21" s="9">
         <v>1.56</v>
       </c>
       <c r="H21" s="9">
         <v>2.16</v>
       </c>
       <c r="I21" s="9">
         <v>2.76</v>
       </c>
       <c r="J21" s="9">
         <v>6.0</v>
       </c>
       <c r="K21" s="3">
-        <v>15976</v>
+        <v>15974</v>
       </c>
       <c r="L21" s="8"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="35">
       <c r="A22" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="9">
         <v>1.08</v>
       </c>
       <c r="F22" s="9">
         <v>1.2</v>
       </c>
       <c r="G22" s="9">
         <v>1.56</v>
       </c>
       <c r="H22" s="9">
         <v>2.16</v>
       </c>
       <c r="I22" s="9">
         <v>2.76</v>
       </c>
       <c r="J22" s="9">
         <v>6.0</v>
       </c>
       <c r="K22" s="3">
-        <v>42548</v>
+        <v>35546</v>
       </c>
       <c r="L22" s="8"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="35">
       <c r="A23" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="9">
         <v>1.08</v>
       </c>
       <c r="F23" s="9">
         <v>1.2</v>
       </c>
       <c r="G23" s="9">
         <v>1.56</v>
       </c>
       <c r="H23" s="9">
         <v>2.16</v>
       </c>
       <c r="I23" s="9">
         <v>2.76</v>
       </c>
       <c r="J23" s="9">
         <v>6.0</v>
       </c>
       <c r="K23" s="3">
-        <v>15335</v>
+        <v>15333</v>
       </c>
       <c r="L23" s="8"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="35">
       <c r="A24" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="9">
         <v>1.08</v>
       </c>
       <c r="F24" s="9">
         <v>1.2</v>
       </c>
       <c r="G24" s="9">
         <v>1.56</v>
       </c>
       <c r="H24" s="9">
         <v>2.16</v>
       </c>
       <c r="I24" s="9">
@@ -1517,51 +1517,51 @@
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="9">
         <v>1.08</v>
       </c>
       <c r="F25" s="9">
         <v>1.2</v>
       </c>
       <c r="G25" s="9">
         <v>1.56</v>
       </c>
       <c r="H25" s="9">
         <v>2.16</v>
       </c>
       <c r="I25" s="9">
         <v>2.76</v>
       </c>
       <c r="J25" s="9">
         <v>6.0</v>
       </c>
       <c r="K25" s="3">
-        <v>7782</v>
+        <v>7780</v>
       </c>
       <c r="L25" s="8"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="35">
       <c r="A26" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="9">
         <v>1.08</v>
       </c>
       <c r="F26" s="9">
         <v>1.2</v>
       </c>
       <c r="G26" s="9">
         <v>1.56</v>
       </c>
       <c r="H26" s="9">
         <v>2.16</v>
       </c>
       <c r="I26" s="9">
@@ -1581,51 +1581,51 @@
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="9">
         <v>1.08</v>
       </c>
       <c r="F27" s="9">
         <v>1.2</v>
       </c>
       <c r="G27" s="9">
         <v>1.56</v>
       </c>
       <c r="H27" s="9">
         <v>2.16</v>
       </c>
       <c r="I27" s="9">
         <v>2.76</v>
       </c>
       <c r="J27" s="9">
         <v>6.0</v>
       </c>
       <c r="K27" s="3">
-        <v>18493</v>
+        <v>18491</v>
       </c>
       <c r="L27" s="8"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="140">
       <c r="A28"/>
       <c r="B28" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="10"/>
       <c r="D28" s="10"/>
       <c r="E28" s="10"/>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>