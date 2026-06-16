--- v1 (2026-06-16)
+++ v2 (2026-06-16)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 16.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
   </si>
   <si>
     <t>12ТСНЭ</t>
   </si>
   <si>
     <t>синий</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>12ТБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>12ТТКЭ</t>
   </si>
   <si>
     <t>коричневый (RAL 8019)</t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>