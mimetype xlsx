--- v2 (2026-06-16)
+++ v3 (2026-08-03)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 03.08.2026 </t>
   </si>
   <si>
     <t>12ТСНЭ</t>
   </si>
   <si>
     <t>синий</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>12ТБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>12ТТКЭ</t>
   </si>
   <si>
     <t>коричневый (RAL 8019)</t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
@@ -1005,211 +1005,211 @@
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>1.08</v>
       </c>
       <c r="F9" s="9">
         <v>1.2</v>
       </c>
       <c r="G9" s="9">
         <v>1.56</v>
       </c>
       <c r="H9" s="9">
         <v>2.16</v>
       </c>
       <c r="I9" s="9">
         <v>2.76</v>
       </c>
       <c r="J9" s="9">
         <v>6.0</v>
       </c>
       <c r="K9" s="3">
-        <v>305521</v>
+        <v>276316</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>1.08</v>
       </c>
       <c r="F10" s="9">
         <v>1.2</v>
       </c>
       <c r="G10" s="9">
         <v>1.56</v>
       </c>
       <c r="H10" s="9">
         <v>2.16</v>
       </c>
       <c r="I10" s="9">
         <v>2.76</v>
       </c>
       <c r="J10" s="9">
         <v>6.0</v>
       </c>
       <c r="K10" s="3">
-        <v>62544</v>
+        <v>62539</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>0.9</v>
       </c>
       <c r="F11" s="9">
         <v>1.0</v>
       </c>
       <c r="G11" s="9">
         <v>1.3</v>
       </c>
       <c r="H11" s="9">
         <v>1.8</v>
       </c>
       <c r="I11" s="9">
         <v>2.3</v>
       </c>
       <c r="J11" s="9">
         <v>5.0</v>
       </c>
       <c r="K11" s="3">
-        <v>307705</v>
+        <v>240778</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>1.08</v>
       </c>
       <c r="F12" s="9">
         <v>1.2</v>
       </c>
       <c r="G12" s="9">
         <v>1.56</v>
       </c>
       <c r="H12" s="9">
         <v>2.16</v>
       </c>
       <c r="I12" s="9">
         <v>2.76</v>
       </c>
       <c r="J12" s="9">
         <v>6.0</v>
       </c>
       <c r="K12" s="3">
-        <v>106882</v>
+        <v>85371</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>1.08</v>
       </c>
       <c r="F13" s="9">
         <v>1.2</v>
       </c>
       <c r="G13" s="9">
         <v>1.56</v>
       </c>
       <c r="H13" s="9">
         <v>2.16</v>
       </c>
       <c r="I13" s="9">
         <v>2.76</v>
       </c>
       <c r="J13" s="9">
         <v>6.0</v>
       </c>
       <c r="K13" s="3">
-        <v>73412</v>
+        <v>68401</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
         <v>1.08</v>
       </c>
       <c r="F14" s="9">
         <v>1.2</v>
       </c>
       <c r="G14" s="9">
         <v>1.56</v>
       </c>
       <c r="H14" s="9">
         <v>2.16</v>
       </c>
       <c r="I14" s="9">
         <v>2.76</v>
       </c>
       <c r="J14" s="9">
         <v>6.0</v>
       </c>
       <c r="K14" s="3">
-        <v>10930</v>
+        <v>10925</v>
       </c>
       <c r="L14" s="8"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="35">
       <c r="A15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
         <v>1.08</v>
       </c>
       <c r="F15" s="9">
         <v>1.2</v>
       </c>
       <c r="G15" s="9">
         <v>1.56</v>
       </c>
       <c r="H15" s="9">
         <v>2.16</v>
       </c>
       <c r="I15" s="9">
@@ -1261,83 +1261,83 @@
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="9">
         <v>1.08</v>
       </c>
       <c r="F17" s="9">
         <v>1.2</v>
       </c>
       <c r="G17" s="9">
         <v>1.56</v>
       </c>
       <c r="H17" s="9">
         <v>2.16</v>
       </c>
       <c r="I17" s="9">
         <v>2.76</v>
       </c>
       <c r="J17" s="9">
         <v>6.0</v>
       </c>
       <c r="K17" s="3">
-        <v>13838</v>
+        <v>13833</v>
       </c>
       <c r="L17" s="8"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="35">
       <c r="A18" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="9">
         <v>1.08</v>
       </c>
       <c r="F18" s="9">
         <v>1.2</v>
       </c>
       <c r="G18" s="9">
         <v>1.56</v>
       </c>
       <c r="H18" s="9">
         <v>2.16</v>
       </c>
       <c r="I18" s="9">
         <v>2.76</v>
       </c>
       <c r="J18" s="9">
         <v>6.0</v>
       </c>
       <c r="K18" s="3">
-        <v>49762</v>
+        <v>44757</v>
       </c>
       <c r="L18" s="8"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="35">
       <c r="A19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
         <v>1.08</v>
       </c>
       <c r="F19" s="9">
         <v>1.2</v>
       </c>
       <c r="G19" s="9">
         <v>1.56</v>
       </c>
       <c r="H19" s="9">
         <v>2.16</v>
       </c>
       <c r="I19" s="9">
@@ -1357,147 +1357,147 @@
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="9">
         <v>1.08</v>
       </c>
       <c r="F20" s="9">
         <v>1.2</v>
       </c>
       <c r="G20" s="9">
         <v>1.56</v>
       </c>
       <c r="H20" s="9">
         <v>2.16</v>
       </c>
       <c r="I20" s="9">
         <v>2.76</v>
       </c>
       <c r="J20" s="9">
         <v>6.0</v>
       </c>
       <c r="K20" s="3">
-        <v>58942</v>
+        <v>58937</v>
       </c>
       <c r="L20" s="8"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="35">
       <c r="A21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="9">
         <v>1.08</v>
       </c>
       <c r="F21" s="9">
         <v>1.2</v>
       </c>
       <c r="G21" s="9">
         <v>1.56</v>
       </c>
       <c r="H21" s="9">
         <v>2.16</v>
       </c>
       <c r="I21" s="9">
         <v>2.76</v>
       </c>
       <c r="J21" s="9">
         <v>6.0</v>
       </c>
       <c r="K21" s="3">
-        <v>15974</v>
+        <v>15969</v>
       </c>
       <c r="L21" s="8"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="35">
       <c r="A22" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="9">
         <v>1.08</v>
       </c>
       <c r="F22" s="9">
         <v>1.2</v>
       </c>
       <c r="G22" s="9">
         <v>1.56</v>
       </c>
       <c r="H22" s="9">
         <v>2.16</v>
       </c>
       <c r="I22" s="9">
         <v>2.76</v>
       </c>
       <c r="J22" s="9">
         <v>6.0</v>
       </c>
       <c r="K22" s="3">
-        <v>35546</v>
+        <v>35541</v>
       </c>
       <c r="L22" s="8"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="35">
       <c r="A23" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="9">
         <v>1.08</v>
       </c>
       <c r="F23" s="9">
         <v>1.2</v>
       </c>
       <c r="G23" s="9">
         <v>1.56</v>
       </c>
       <c r="H23" s="9">
         <v>2.16</v>
       </c>
       <c r="I23" s="9">
         <v>2.76</v>
       </c>
       <c r="J23" s="9">
         <v>6.0</v>
       </c>
       <c r="K23" s="3">
-        <v>15333</v>
+        <v>15328</v>
       </c>
       <c r="L23" s="8"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="35">
       <c r="A24" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="9">
         <v>1.08</v>
       </c>
       <c r="F24" s="9">
         <v>1.2</v>
       </c>
       <c r="G24" s="9">
         <v>1.56</v>
       </c>
       <c r="H24" s="9">
         <v>2.16</v>
       </c>
       <c r="I24" s="9">
@@ -1517,51 +1517,51 @@
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="9">
         <v>1.08</v>
       </c>
       <c r="F25" s="9">
         <v>1.2</v>
       </c>
       <c r="G25" s="9">
         <v>1.56</v>
       </c>
       <c r="H25" s="9">
         <v>2.16</v>
       </c>
       <c r="I25" s="9">
         <v>2.76</v>
       </c>
       <c r="J25" s="9">
         <v>6.0</v>
       </c>
       <c r="K25" s="3">
-        <v>7780</v>
+        <v>7775</v>
       </c>
       <c r="L25" s="8"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="35">
       <c r="A26" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="9">
         <v>1.08</v>
       </c>
       <c r="F26" s="9">
         <v>1.2</v>
       </c>
       <c r="G26" s="9">
         <v>1.56</v>
       </c>
       <c r="H26" s="9">
         <v>2.16</v>
       </c>
       <c r="I26" s="9">
@@ -1581,51 +1581,51 @@
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="9">
         <v>1.08</v>
       </c>
       <c r="F27" s="9">
         <v>1.2</v>
       </c>
       <c r="G27" s="9">
         <v>1.56</v>
       </c>
       <c r="H27" s="9">
         <v>2.16</v>
       </c>
       <c r="I27" s="9">
         <v>2.76</v>
       </c>
       <c r="J27" s="9">
         <v>6.0</v>
       </c>
       <c r="K27" s="3">
-        <v>18491</v>
+        <v>18482</v>
       </c>
       <c r="L27" s="8"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="140">
       <c r="A28"/>
       <c r="B28" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="10"/>
       <c r="D28" s="10"/>
       <c r="E28" s="10"/>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>